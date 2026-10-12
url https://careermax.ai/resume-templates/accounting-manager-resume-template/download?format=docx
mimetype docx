--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Accounting manager with 8 years across month-end close, GAAP reporting, reconciliations, audit support, and ERP process improvement. Managed close calendars, reviewed journal entries, strengthened controls, and improved reporting accuracy for multi-entity operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Accounting: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -165,60 +165,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Systems: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">NetSuite, SAP-style ERP, QuickBooks, Excel, pivot tables, lookup formulas, reporting packages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Multi-Entity Services Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -398,108 +398,108 @@
         </w:rPr>
         <w:t xml:space="preserve">Supported annual audit by preparing PBC schedules and resolving sample requests ahead of deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reconciled inventory and cost-of-goods schedules with operations, reducing recurring variance explanations during monthly controller review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Science in Accounting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">May 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified Public Accountant (CPA) | State Board of Accountancy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>