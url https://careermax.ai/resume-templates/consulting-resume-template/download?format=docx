--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,60 +43,60 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Arts in Economics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
@@ -149,60 +149,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consulting Club, Case Team Lead</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Coached 18 members through profitability, market entry, and operations cases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Consumer Products Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -364,60 +364,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Presented findings to a 6-person faculty team, reframing recommendations around implementation cost and target-user behavior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Built a one-page decision tree that helped the research team prioritize which recommendations were practical for low-staffed local agencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LEADERSHIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Campus Consulting Organization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -463,60 +463,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Led 5-student team for a local nonprofit, mapping donor funnel drop-offs and recommending CRM changes projected to recover 120+ lapsed donors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Designed interview guide, workplan, and final client deck so the team could translate messy qualitative feedback into 4 executable operating changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>