--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer success manager with 6 years managing enterprise and mid-market SaaS portfolios up to $5.2M ARR. Improved gross retention, expansion, and product adoption through onboarding redesign, health scoring, QBRs, and executive stakeholder management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer Success: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -165,60 +165,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Tools: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Gainsight, Salesforce, Zendesk, Pendo, Looker, customer playbooks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">B2B SaaS Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -380,112 +380,112 @@
         </w:rPr>
         <w:t xml:space="preserve">Guided 120+ customer implementations through setup, training, and go-live readiness with a 97% on-time launch rate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Documented recurring onboarding blockers and partnered with product to simplify permissions setup for admin users.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SELECTED PROGRAMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Renewal Review</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Built quarterly renewal-risk review for top 25 accounts, combining adoption, support sentiment, business outcomes, and expansion timing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Science in Business Administration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>