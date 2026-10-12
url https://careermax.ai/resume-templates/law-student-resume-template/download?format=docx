--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,60 +43,60 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Law School, Juris Doctor Candidate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
@@ -172,60 +172,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Arts in Political Science</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">May 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LEGAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Aid Clinic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -387,60 +387,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Assisted with know-your-rights materials by translating legal standards into plain-language guidance for community workshops.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewed intake data to identify recurring access-to-benefits issues and summarized patterns for a policy advocacy memo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">JOURNAL &amp; ADVOCACY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Interest Law Journal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -530,60 +530,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Sep 2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Drafted appellate argument outline and practiced judge-style questioning, refining issue framing and record citations with peer feedback.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ADDITIONAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Community Services Organization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -629,60 +629,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Coordinated intake documentation and resource referrals for 300+ community members while maintaining confidentiality and accurate records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Wrote weekly service updates for staff and partner organizations, clarifying deadlines, eligibility rules, and documentation needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:cs="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>