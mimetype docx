--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">New graduate registered nurse with BSN preparation, 720 clinical hours, BLS certification, and focused experience in medical-surgical, telemetry, and community health settings. Prepared to deliver safe, evidence-based care with strong patient education and interdisciplinary communication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LICENSURE &amp; CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered Nurse (RN), State Board of Nursing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
@@ -183,60 +183,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced Cardiovascular Life Support (ACLS)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion expected before start date</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLINICAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Hospital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -486,60 +486,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Jun 2024 - Aug 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted residents with activities of daily living, vital signs, mobility support, and timely escalation of condition changes to nursing staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -574,60 +574,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient Care: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">therapeutic communication, family education, prioritization, interdisciplinary teamwork</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Science in Nursing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>