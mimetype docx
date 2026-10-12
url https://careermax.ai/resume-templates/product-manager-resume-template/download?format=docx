--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior product manager with 7 years across B2B SaaS onboarding, workflow automation, and pricing. Led cross-functional teams from discovery through launch, improving activation, retention, and expansion revenue across enterprise accounts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Product: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -165,60 +165,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaboration: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">engineering planning, design critique, GTM enablement, executive stakeholder management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">B2B SaaS Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -380,60 +380,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Shipped admin analytics dashboard used by 2,300 customers to identify underused workflows, contributing to a 9-point lift in renewal health scores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Conducted 52 customer interviews and converted workflow pain points into a roadmap that reduced setup time by 28%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SELECTED PRODUCT WORK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Activation Experiment System</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -465,60 +465,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Pricing Migration Plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Created customer segmentation, grandfathering rules, and sales enablement notes for a packaging change affecting 1,100 renewing accounts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Inter" w:cs="Inter" w:eastAsia="Inter" w:hAnsi="Inter"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Science in Information Systems</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>