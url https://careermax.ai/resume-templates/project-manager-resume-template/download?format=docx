--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Project manager with 6 years leading cross-functional software and operations initiatives from intake through launch. Managed budgets up to $1.8M, coordinated teams of 12-30, and improved delivery predictability through risk reviews, clear ownership, and executive reporting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivery: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -165,60 +165,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">status dashboards, executive updates, RAID logs, post-launch retrospectives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations Technology Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -380,60 +380,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Reduced repeat implementation issues by 22% by turning post-launch findings into checklist updates and owner-specific acceptance criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintained launch readiness tracker covering dependencies, open risks, customer decisions, and training milestones for each implementation wave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Management Professional (PMP) | Project Management Institute</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
@@ -457,60 +457,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified ScrumMaster (CSM) | Scrum Alliance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Business Administration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>