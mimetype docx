--- v0 (2026-06-29)
+++ v1 (2026-10-12)
@@ -43,94 +43,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jane Doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">jane.doe@email.com  |  (555) 123-4567  |  New York, NY  |  linkedin.com/in/janedoe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations and customer programs professional returning to full-time work after a planned caregiving break. Brings 8 years of experience in process improvement, customer communication, reporting, and cross-functional coordination, with recent training in CRM workflows and analytics refreshers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -165,60 +165,60 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Tools: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Excel, CRM workflows, dashboard basics, PowerPoint, knowledge base documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RECENT PROJECTS &amp; TRAINING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer Operations Project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -283,60 +283,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Part-Time Consulting Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Helped a local services team clean customer lists, rebuild follow-up templates, and document renewal outreach steps before seasonal launch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer Operations Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
@@ -400,108 +400,108 @@
         </w:rPr>
         <w:t xml:space="preserve">Reduced repeat support contacts by 21% by identifying root causes, updating knowledge base content, and partnering with product on account setup improvements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Built weekly service dashboard covering backlog, SLA performance, top issues, and staffing recommendations for leadership review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CAREER BREAK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planned caregiving break</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Jul 2021 - Dec 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="111827" w:sz="1"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="1"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="111827"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans 3" w:cs="Source Sans 3" w:eastAsia="Source Sans 3" w:hAnsi="Source Sans 3"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Public University, Bachelor of Arts in Communication</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">	</w:t>